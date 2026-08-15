--- v0 (2026-01-23)
+++ v1 (2026-08-15)
@@ -28,722 +28,1283 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="8" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Muži do 40 let" sheetId="2" r:id="rId5"/>
     <sheet name="Muži do 50 let" sheetId="3" r:id="rId6"/>
     <sheet name="Muži do 60 let" sheetId="4" r:id="rId7"/>
     <sheet name="Muži do 70 let" sheetId="5" r:id="rId8"/>
     <sheet name="Muži nad 70 let" sheetId="6" r:id="rId9"/>
     <sheet name="Ženy do 35 let" sheetId="7" r:id="rId10"/>
     <sheet name="Ženy do 45 let" sheetId="8" r:id="rId11"/>
     <sheet name="Ženy nad 45 let" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t>Výsledková listina</t>
   </si>
   <si>
     <t>Běžec Chodska 2026</t>
   </si>
   <si>
     <t>Muži do 40 let</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Počet závodů</t>
   </si>
   <si>
     <t>Účast. body</t>
   </si>
   <si>
     <t>Body výsledkové</t>
   </si>
   <si>
     <t>Body redukované</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t xml:space="preserve">Voják </t>
   </si>
   <si>
     <t>Jiří</t>
   </si>
   <si>
+    <t xml:space="preserve">Volek </t>
+  </si>
+  <si>
+    <t>Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cenefels </t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tengler </t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Primus </t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bořík </t>
   </si>
   <si>
-    <t>Filip</t>
-[...5 lines deleted...]
-    <t>Jonáš</t>
+    <t xml:space="preserve">Řezníček </t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fröhlich </t>
+  </si>
+  <si>
+    <t>Michal</t>
   </si>
   <si>
     <t xml:space="preserve">Riegel </t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
+    <t xml:space="preserve">Balcar </t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koželuh </t>
+  </si>
+  <si>
+    <t>Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kulhánek </t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mitáček </t>
   </si>
   <si>
-    <t xml:space="preserve">Cenefels </t>
+    <t xml:space="preserve">Jung </t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sýkora </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaša </t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dietl </t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Killermann </t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koranda </t>
+  </si>
+  <si>
+    <t>Přemysl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kouřík </t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fronk </t>
+  </si>
+  <si>
+    <t>Vítězslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kraus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burt </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Procházka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahoř </t>
+  </si>
+  <si>
+    <t>Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cibulka </t>
   </si>
   <si>
     <t xml:space="preserve">Černý </t>
   </si>
   <si>
-    <t>Martin</t>
-[...11 lines deleted...]
-    <t>Jaroslav</t>
+    <t xml:space="preserve">Macht </t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Váchal </t>
+  </si>
+  <si>
+    <t>Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Špirk </t>
+  </si>
+  <si>
+    <t>Ludvík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vosejpka </t>
   </si>
   <si>
     <t xml:space="preserve">Selnar </t>
   </si>
   <si>
-    <t>Jakub</t>
-[...20 lines deleted...]
-    <t>Robert</t>
+    <t xml:space="preserve">Hlucháň </t>
+  </si>
+  <si>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čipera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fremuth </t>
+  </si>
+  <si>
+    <t>Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tvardík </t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strejc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anderle </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ježek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tauer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jirotka </t>
+  </si>
+  <si>
+    <t>Honza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frček </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rund </t>
+  </si>
+  <si>
+    <t>Zbyšek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Behenský </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baštář </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herzer </t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konopík </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pivoňka </t>
   </si>
   <si>
     <t xml:space="preserve">Balín </t>
   </si>
   <si>
     <t>Tadeáš</t>
   </si>
   <si>
+    <t xml:space="preserve">Chudobjak </t>
+  </si>
+  <si>
+    <t>Oleg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mašek </t>
+  </si>
+  <si>
+    <t>Matyáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrba </t>
+  </si>
+  <si>
     <t xml:space="preserve">Sladký </t>
   </si>
   <si>
     <t>Štěpán</t>
   </si>
   <si>
     <t xml:space="preserve">Bešta </t>
   </si>
   <si>
     <t>Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">Mrázek </t>
   </si>
   <si>
-    <t>Zdeněk</t>
-[...5 lines deleted...]
-    <t>Vítězslav</t>
+    <t xml:space="preserve">Mráz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volfík </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knopp </t>
   </si>
   <si>
     <t xml:space="preserve">Bláha </t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
-    <t xml:space="preserve">Koranda </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Šindelář </t>
   </si>
   <si>
-    <t>Petr</t>
+    <t xml:space="preserve">Müller </t>
   </si>
   <si>
     <t xml:space="preserve">Královec </t>
   </si>
   <si>
-    <t xml:space="preserve">Čipera </t>
+    <t xml:space="preserve">Severino </t>
+  </si>
+  <si>
+    <t>Paolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reiniger </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mothejzlík </t>
   </si>
   <si>
     <t xml:space="preserve">Zůna </t>
   </si>
   <si>
     <t>Matěj</t>
   </si>
   <si>
     <t xml:space="preserve">Strnad </t>
   </si>
   <si>
+    <t xml:space="preserve">Bozděch </t>
+  </si>
+  <si>
     <t xml:space="preserve">Foist </t>
   </si>
   <si>
-    <t>Matyáš</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Smolík </t>
   </si>
   <si>
-    <t>Marek</t>
+    <t xml:space="preserve">Zvolánek </t>
+  </si>
+  <si>
+    <t>Lukáš</t>
   </si>
   <si>
     <t xml:space="preserve">Hutta </t>
   </si>
   <si>
-    <t>Lukáš</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Kupilík </t>
   </si>
   <si>
     <t xml:space="preserve">Dubský </t>
   </si>
   <si>
     <t xml:space="preserve">Skopal </t>
   </si>
   <si>
     <t xml:space="preserve">Plachý </t>
   </si>
   <si>
     <t xml:space="preserve">Schweiner </t>
   </si>
   <si>
+    <t xml:space="preserve">Frolík </t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
     <t xml:space="preserve">Both </t>
   </si>
   <si>
-    <t>Dominik</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Bosák </t>
   </si>
   <si>
     <t>Muži do 50 let</t>
   </si>
   <si>
     <t xml:space="preserve">Teska </t>
   </si>
   <si>
-    <t>Ondřej</t>
+    <t xml:space="preserve">Petrásek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peteřík </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šup </t>
+  </si>
+  <si>
+    <t>František</t>
   </si>
   <si>
     <t xml:space="preserve">Jukl </t>
   </si>
   <si>
     <t>Karel</t>
   </si>
   <si>
+    <t xml:space="preserve">Sokol </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ekstein </t>
+  </si>
+  <si>
     <t xml:space="preserve">Dolejš </t>
   </si>
   <si>
-    <t>Tomáš</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Petrásek </t>
+    <t xml:space="preserve">Urban </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klufa </t>
   </si>
   <si>
     <t xml:space="preserve">Kalous </t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
+    <t xml:space="preserve">Sedláček </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Machulka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semelka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koukol </t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mifek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vacek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steindl </t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hach </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presl </t>
+  </si>
+  <si>
     <t xml:space="preserve">Plas </t>
   </si>
   <si>
-    <t>Milan</t>
+    <t xml:space="preserve">Votava </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rada </t>
   </si>
   <si>
     <t xml:space="preserve">Šturm </t>
   </si>
   <si>
     <t>Rudolf</t>
   </si>
   <si>
+    <t xml:space="preserve">Gombár </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janoušek </t>
+  </si>
+  <si>
+    <t>Jaromír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pflug </t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pernikl </t>
+  </si>
+  <si>
+    <t>Ján</t>
+  </si>
+  <si>
     <t xml:space="preserve">Havlík </t>
   </si>
   <si>
-    <t xml:space="preserve">Pernikl </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Mifek </t>
+    <t xml:space="preserve">Janda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dvorský </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadlec </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zít </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macán </t>
   </si>
   <si>
     <t xml:space="preserve">Bernášek </t>
   </si>
   <si>
+    <t xml:space="preserve">Hanton </t>
+  </si>
+  <si>
+    <t>Oldřich</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hradecký </t>
   </si>
   <si>
     <t xml:space="preserve">Böhm </t>
   </si>
   <si>
-    <t xml:space="preserve">Klufa </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Zít </t>
+    <t xml:space="preserve">Kauer </t>
   </si>
   <si>
     <t xml:space="preserve">Beňušík </t>
   </si>
   <si>
     <t>Jindřich</t>
   </si>
   <si>
     <t>Muži do 60 let</t>
   </si>
   <si>
     <t xml:space="preserve">Majer </t>
   </si>
   <si>
+    <t xml:space="preserve">Hammerle </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Švarc </t>
+  </si>
+  <si>
+    <t>Norbert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolář </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Švígler </t>
+  </si>
+  <si>
     <t xml:space="preserve">Veber </t>
   </si>
   <si>
-    <t xml:space="preserve">Švarc </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Hammerle </t>
+    <t xml:space="preserve">Štefek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lešek </t>
+  </si>
+  <si>
+    <t>Vratislav</t>
   </si>
   <si>
     <t xml:space="preserve">Kučík </t>
   </si>
   <si>
     <t>Štefan</t>
   </si>
   <si>
+    <t xml:space="preserve">Glac </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martinec </t>
+  </si>
+  <si>
+    <t>Lubomír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šmíd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boček </t>
+  </si>
+  <si>
     <t xml:space="preserve">Kuželka </t>
   </si>
   <si>
     <t>Antonín</t>
   </si>
   <si>
-    <t xml:space="preserve">Lešek </t>
-[...2 lines deleted...]
-    <t>Vratislav</t>
+    <t xml:space="preserve">Pospíchal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Werner </t>
+  </si>
+  <si>
+    <t>Mayer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Švejda </t>
   </si>
   <si>
     <t xml:space="preserve">Trávníček </t>
   </si>
   <si>
-    <t xml:space="preserve">Glac </t>
+    <t xml:space="preserve">Hofmann </t>
+  </si>
+  <si>
+    <t>Heinz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavlík </t>
   </si>
   <si>
     <t xml:space="preserve">Kůstka </t>
   </si>
   <si>
-    <t xml:space="preserve">Kolář </t>
+    <t xml:space="preserve">Lichý </t>
   </si>
   <si>
     <t xml:space="preserve">Doubek </t>
   </si>
   <si>
-    <t xml:space="preserve">Švígler </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Novotný </t>
   </si>
   <si>
+    <t xml:space="preserve">Frei </t>
+  </si>
+  <si>
     <t xml:space="preserve">Vecka </t>
   </si>
   <si>
     <t>Marelk</t>
   </si>
   <si>
     <t xml:space="preserve">Houdek </t>
   </si>
   <si>
-    <t xml:space="preserve">Štefek </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bay </t>
   </si>
   <si>
     <t xml:space="preserve">Kožiol </t>
   </si>
   <si>
-    <t>Daniel</t>
-[...1 lines deleted...]
-  <si>
     <t>Muži do 70 let</t>
   </si>
   <si>
     <t xml:space="preserve">Benda </t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
-    <t>Václav</t>
+    <t xml:space="preserve">Beroušek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">David </t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrabec </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dufek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šatra </t>
+  </si>
+  <si>
+    <t>Alois</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voráček </t>
   </si>
   <si>
     <t xml:space="preserve">Šika </t>
   </si>
   <si>
-    <t>František</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Voráček </t>
+    <t xml:space="preserve">Brejcha </t>
+  </si>
+  <si>
+    <t>Miloš</t>
   </si>
   <si>
     <t xml:space="preserve">Vlasák </t>
   </si>
   <si>
-    <t xml:space="preserve">Dufek </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Šála </t>
   </si>
   <si>
     <t xml:space="preserve">Kubiska </t>
   </si>
   <si>
     <t>Muži nad 70 let</t>
   </si>
   <si>
-    <t xml:space="preserve">Mráz </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Fait </t>
   </si>
   <si>
     <t xml:space="preserve">Novák </t>
   </si>
   <si>
+    <t>Emil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kubal </t>
+  </si>
+  <si>
+    <t>Vlastimil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valíček </t>
+  </si>
+  <si>
     <t xml:space="preserve">Příbek </t>
   </si>
   <si>
     <t>Ženy do 35 let</t>
   </si>
   <si>
     <t xml:space="preserve">Vojáková </t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
+    <t xml:space="preserve">Peteříková </t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatová </t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mazancová </t>
   </si>
   <si>
-    <t xml:space="preserve">Peteříková </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Řezníčková </t>
   </si>
   <si>
     <t>Tereza</t>
   </si>
   <si>
+    <t xml:space="preserve">Špetová </t>
+  </si>
+  <si>
+    <t>Vaclava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boříková </t>
+  </si>
+  <si>
+    <t>Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volfíková </t>
+  </si>
+  <si>
+    <t>Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deckerova </t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Molnárová </t>
+  </si>
+  <si>
+    <t>Stela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hynčicová </t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šebestová </t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valečková </t>
+  </si>
+  <si>
+    <t>Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Špirková </t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Procházková </t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klementová </t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hauerová </t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
     <t xml:space="preserve">Schweinerová </t>
   </si>
   <si>
-    <t>Eliška</t>
-[...5 lines deleted...]
-    <t>Karolína</t>
+    <t xml:space="preserve">Chlebanová </t>
+  </si>
+  <si>
+    <t>Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kouříková </t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tučková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bartoňová </t>
+  </si>
+  <si>
+    <t>Adéla</t>
   </si>
   <si>
     <t xml:space="preserve">Glacová </t>
   </si>
   <si>
     <t>Marie</t>
   </si>
   <si>
+    <t xml:space="preserve">Filipová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kvasničková </t>
+  </si>
+  <si>
     <t xml:space="preserve">Mautnerová </t>
   </si>
   <si>
     <t>Agáta</t>
   </si>
   <si>
+    <t xml:space="preserve">Vacková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strádalová </t>
+  </si>
+  <si>
+    <t>Alena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroušková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Němečková </t>
+  </si>
+  <si>
+    <t>Vendula</t>
+  </si>
+  <si>
     <t xml:space="preserve">Uhrová </t>
   </si>
   <si>
     <t>Pavlína</t>
   </si>
   <si>
+    <t xml:space="preserve">Milfortová </t>
+  </si>
+  <si>
+    <t>Františka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chadimová </t>
+  </si>
+  <si>
     <t xml:space="preserve">Foistová </t>
   </si>
   <si>
+    <t>Hana</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wagnerová </t>
   </si>
   <si>
     <t>Dorota</t>
   </si>
   <si>
     <t xml:space="preserve">Bernášková </t>
   </si>
   <si>
-    <t>Kateřina</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hojdová </t>
   </si>
   <si>
     <t>Michaela</t>
   </si>
   <si>
     <t xml:space="preserve">Těšínská </t>
   </si>
   <si>
     <t>Klárka</t>
   </si>
   <si>
     <t xml:space="preserve">Smolíková </t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
     <t xml:space="preserve">Kalousová </t>
   </si>
   <si>
     <t>Bohdana</t>
   </si>
   <si>
-    <t xml:space="preserve">Beroušková </t>
-[...4 lines deleted...]
-  <si>
     <t>Ženy do 45 let</t>
   </si>
   <si>
+    <t xml:space="preserve">Kolářová </t>
+  </si>
+  <si>
+    <t>Lenka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paap </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valachovičová </t>
+  </si>
+  <si>
+    <t>Miroslava</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tvardíková </t>
   </si>
   <si>
-    <t>Lucie</t>
-[...5 lines deleted...]
-    <t>Lenka</t>
+    <t xml:space="preserve">Timurová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hrdová </t>
+  </si>
+  <si>
+    <t>Jitka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokaislová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fronková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fictumová </t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tichá </t>
+  </si>
+  <si>
+    <t>Libuše</t>
   </si>
   <si>
     <t xml:space="preserve">Novotná </t>
   </si>
   <si>
     <t>Patrícia</t>
   </si>
   <si>
-    <t xml:space="preserve">Timurová </t>
-[...5 lines deleted...]
-    <t>Vendula</t>
+    <t xml:space="preserve">Kovářová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Razýmová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šturmová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spasová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taliánová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ruská </t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kavijová </t>
   </si>
   <si>
     <t xml:space="preserve">Nesvedová </t>
   </si>
   <si>
     <t>Patricie</t>
   </si>
   <si>
-    <t xml:space="preserve">Tichá </t>
-[...2 lines deleted...]
-    <t>Libuše</t>
+    <t xml:space="preserve">Pinkavová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podešvová </t>
+  </si>
+  <si>
+    <t>Viktorie</t>
   </si>
   <si>
     <t xml:space="preserve">Zdráhalová </t>
   </si>
   <si>
+    <t xml:space="preserve">Haasová </t>
+  </si>
+  <si>
     <t xml:space="preserve">Kapounová </t>
   </si>
   <si>
-    <t>Veronika</t>
-[...5 lines deleted...]
-    <t>Alena</t>
+    <t xml:space="preserve">Filipiaková </t>
+  </si>
+  <si>
+    <t>Pavla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Váchalová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdvihalová </t>
+  </si>
+  <si>
+    <t>Rybková Ljuba</t>
   </si>
   <si>
     <t xml:space="preserve">Pabiánová </t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
+    <t xml:space="preserve">Ticháčková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mráčková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kocumová </t>
+  </si>
+  <si>
+    <t>Katka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sam </t>
+  </si>
+  <si>
     <t xml:space="preserve">Zelenková </t>
   </si>
   <si>
+    <t xml:space="preserve">Hamerníková </t>
+  </si>
+  <si>
     <t>Ženy nad 45 let</t>
   </si>
   <si>
     <t xml:space="preserve">Lebová </t>
   </si>
   <si>
     <t>Zdeňka</t>
   </si>
   <si>
     <t xml:space="preserve">Forsterová </t>
   </si>
   <si>
     <t>Stanislava</t>
   </si>
   <si>
     <t xml:space="preserve">Fleková </t>
   </si>
   <si>
     <t xml:space="preserve">Šupová </t>
   </si>
   <si>
+    <t xml:space="preserve">Becková </t>
+  </si>
+  <si>
+    <t>Štěpánka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poláková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šimková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kobanová </t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cedidlová </t>
   </si>
   <si>
     <t>Jiřina</t>
   </si>
   <si>
+    <t xml:space="preserve">Fišerová </t>
+  </si>
+  <si>
+    <t>Miloslava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Machová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šmákalová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berrouche </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šindelářová </t>
+  </si>
+  <si>
+    <t>Blanka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rendlová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabóová </t>
+  </si>
+  <si>
+    <t>Jaroslava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Virzi </t>
+  </si>
+  <si>
+    <t>Iolanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králíčková </t>
+  </si>
+  <si>
+    <t>Michala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámečníková </t>
+  </si>
+  <si>
     <t xml:space="preserve">Bečvářová </t>
   </si>
   <si>
     <t>Marcela</t>
   </si>
   <si>
+    <t xml:space="preserve">Lorencová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Königsmarková </t>
+  </si>
+  <si>
     <t xml:space="preserve">Petržíková </t>
   </si>
   <si>
-    <t xml:space="preserve">Šimková </t>
+    <t xml:space="preserve">Jurásková </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husníková </t>
   </si>
   <si>
     <t xml:space="preserve">Kovandová </t>
   </si>
   <si>
     <t>Věra</t>
   </si>
   <si>
-    <t xml:space="preserve">Šturmová </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Poláková </t>
+    <t xml:space="preserve">Knoppová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juklová </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kubová </t>
   </si>
   <si>
     <t xml:space="preserve">Šroubková </t>
   </si>
   <si>
-    <t>Marta</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Strandová </t>
-  </si>
-[...10 lines deleted...]
-    <t>Jaroslava</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1182,54 +1743,54 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H44"/>
+      <selection activeCell="A5" sqref="A5:H90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
@@ -1252,4277 +1813,8385 @@
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="G6" s="5">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="H6" s="6">
-        <v>30</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F7" s="5">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="G7" s="5">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="H7" s="6">
-        <v>13</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F8" s="5">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G8" s="5">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="H8" s="6">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="G9" s="5">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="H9" s="6">
-        <v>12</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F10" s="5">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G10" s="5">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="H10" s="6">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="5">
         <v>5</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F11" s="5">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="G11" s="5">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="H11" s="6">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="G12" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="H12" s="6">
-        <v>8</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E13" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F13" s="5">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="G13" s="5">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F14" s="5">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="G14" s="5">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="H14" s="6">
-        <v>7</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="5">
+        <v>6</v>
+      </c>
+      <c r="E15" s="5">
+        <v>6</v>
+      </c>
+      <c r="F15" s="5">
+        <v>21</v>
+      </c>
+      <c r="G15" s="5">
+        <v>21</v>
+      </c>
+      <c r="H15" s="6">
         <v>27</v>
-      </c>
-[...16 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="G16" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="H16" s="6">
-        <v>6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D17" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E17" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F17" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G17" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="H17" s="6">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D18" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F18" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="G18" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="H18" s="6">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F19" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G19" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H19" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
+        <v>14</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1</v>
+      </c>
+      <c r="F20" s="5">
+        <v>14</v>
+      </c>
+      <c r="G20" s="5">
+        <v>14</v>
+      </c>
+      <c r="H20" s="6">
         <v>15</v>
-      </c>
-[...19 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H21" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G22" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H22" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H23" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D24" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E24" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F24" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G24" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H24" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E25" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F25" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G25" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H25" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E26" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F26" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G26" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H26" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G27" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H27" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G28" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H28" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G29" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H29" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H30" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E31" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F31" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G31" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H31" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G32" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H32" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G33" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H33" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G34" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H34" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B35" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G35" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H35" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B36" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="C36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G36" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H36" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G37" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H37" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G38" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H38" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E39" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F39" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G39" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H39" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D40" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E40" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F40" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G40" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H40" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="3">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="D41" s="5">
         <v>1</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G41" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H41" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="3">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D42" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E42" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F42" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G42" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H42" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="3">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="D43" s="5">
         <v>1</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G43" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H43" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" s="5">
+        <v>1</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1</v>
+      </c>
+      <c r="F44" s="5">
+        <v>4</v>
+      </c>
+      <c r="G44" s="5">
+        <v>4</v>
+      </c>
+      <c r="H44" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="3">
+        <v>37</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1</v>
+      </c>
+      <c r="F45" s="5">
+        <v>4</v>
+      </c>
+      <c r="G45" s="5">
+        <v>4</v>
+      </c>
+      <c r="H45" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="3">
+        <v>37</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="5">
+        <v>1</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1</v>
+      </c>
+      <c r="F46" s="5">
+        <v>4</v>
+      </c>
+      <c r="G46" s="5">
+        <v>4</v>
+      </c>
+      <c r="H46" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="3">
+        <v>37</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1</v>
+      </c>
+      <c r="F47" s="5">
+        <v>4</v>
+      </c>
+      <c r="G47" s="5">
+        <v>4</v>
+      </c>
+      <c r="H47" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="3">
+        <v>43</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" s="5">
+        <v>2</v>
+      </c>
+      <c r="E48" s="5">
+        <v>2</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2</v>
+      </c>
+      <c r="G48" s="5">
+        <v>2</v>
+      </c>
+      <c r="H48" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="3">
+        <v>43</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="5">
+        <v>1</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1</v>
+      </c>
+      <c r="F49" s="5">
+        <v>3</v>
+      </c>
+      <c r="G49" s="5">
+        <v>3</v>
+      </c>
+      <c r="H49" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="3">
+        <v>43</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="5">
+        <v>1</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1</v>
+      </c>
+      <c r="F50" s="5">
+        <v>3</v>
+      </c>
+      <c r="G50" s="5">
+        <v>3</v>
+      </c>
+      <c r="H50" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="3">
+        <v>43</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="5">
+        <v>1</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1</v>
+      </c>
+      <c r="F51" s="5">
+        <v>3</v>
+      </c>
+      <c r="G51" s="5">
+        <v>3</v>
+      </c>
+      <c r="H51" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="3">
+        <v>47</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="5">
+        <v>1</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="5">
+        <v>2</v>
+      </c>
+      <c r="G52" s="5">
+        <v>2</v>
+      </c>
+      <c r="H52" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="3">
+        <v>47</v>
+      </c>
+      <c r="B53" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="D44" s="5">
-[...11 lines deleted...]
-      <c r="H44" s="6">
+      <c r="C53" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2</v>
+      </c>
+      <c r="G53" s="5">
+        <v>2</v>
+      </c>
+      <c r="H53" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="3">
+        <v>47</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D54" s="5">
+        <v>1</v>
+      </c>
+      <c r="E54" s="5">
+        <v>1</v>
+      </c>
+      <c r="F54" s="5">
+        <v>2</v>
+      </c>
+      <c r="G54" s="5">
+        <v>2</v>
+      </c>
+      <c r="H54" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="3">
+        <v>50</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="5">
+        <v>2</v>
+      </c>
+      <c r="E55" s="5">
+        <v>2</v>
+      </c>
+      <c r="F55" s="5">
+        <v>0</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0</v>
+      </c>
+      <c r="H55" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="3">
+        <v>50</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D56" s="5">
+        <v>1</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1</v>
+      </c>
+      <c r="F56" s="5">
+        <v>1</v>
+      </c>
+      <c r="G56" s="5">
+        <v>1</v>
+      </c>
+      <c r="H56" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="3">
+        <v>50</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D57" s="5">
+        <v>1</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1</v>
+      </c>
+      <c r="G57" s="5">
+        <v>1</v>
+      </c>
+      <c r="H57" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="3">
+        <v>50</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" s="5">
+        <v>1</v>
+      </c>
+      <c r="E58" s="5">
+        <v>1</v>
+      </c>
+      <c r="F58" s="5">
+        <v>1</v>
+      </c>
+      <c r="G58" s="5">
+        <v>1</v>
+      </c>
+      <c r="H58" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="3">
+        <v>50</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D59" s="5">
+        <v>1</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1</v>
+      </c>
+      <c r="F59" s="5">
+        <v>1</v>
+      </c>
+      <c r="G59" s="5">
+        <v>1</v>
+      </c>
+      <c r="H59" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="3">
+        <v>55</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D60" s="5">
+        <v>1</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1</v>
+      </c>
+      <c r="F60" s="5">
+        <v>0</v>
+      </c>
+      <c r="G60" s="5">
+        <v>0</v>
+      </c>
+      <c r="H60" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="3">
+        <v>55</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D61" s="5">
+        <v>1</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1</v>
+      </c>
+      <c r="F61" s="5">
+        <v>0</v>
+      </c>
+      <c r="G61" s="5">
+        <v>0</v>
+      </c>
+      <c r="H61" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="3">
+        <v>55</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D62" s="5">
+        <v>1</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1</v>
+      </c>
+      <c r="F62" s="5">
+        <v>0</v>
+      </c>
+      <c r="G62" s="5">
+        <v>0</v>
+      </c>
+      <c r="H62" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="3">
+        <v>55</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="5">
+        <v>1</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1</v>
+      </c>
+      <c r="F63" s="5">
+        <v>0</v>
+      </c>
+      <c r="G63" s="5">
+        <v>0</v>
+      </c>
+      <c r="H63" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="3">
+        <v>55</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" s="5">
+        <v>1</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1</v>
+      </c>
+      <c r="F64" s="5">
+        <v>0</v>
+      </c>
+      <c r="G64" s="5">
+        <v>0</v>
+      </c>
+      <c r="H64" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="3">
+        <v>55</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65" s="5">
+        <v>1</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1</v>
+      </c>
+      <c r="F65" s="5">
+        <v>0</v>
+      </c>
+      <c r="G65" s="5">
+        <v>0</v>
+      </c>
+      <c r="H65" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="3">
+        <v>55</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D66" s="5">
+        <v>1</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1</v>
+      </c>
+      <c r="F66" s="5">
+        <v>0</v>
+      </c>
+      <c r="G66" s="5">
+        <v>0</v>
+      </c>
+      <c r="H66" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="3">
+        <v>55</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D67" s="5">
+        <v>1</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1</v>
+      </c>
+      <c r="F67" s="5">
+        <v>0</v>
+      </c>
+      <c r="G67" s="5">
+        <v>0</v>
+      </c>
+      <c r="H67" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="3">
+        <v>55</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" s="5">
+        <v>1</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1</v>
+      </c>
+      <c r="F68" s="5">
+        <v>0</v>
+      </c>
+      <c r="G68" s="5">
+        <v>0</v>
+      </c>
+      <c r="H68" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="3">
+        <v>55</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="5">
+        <v>1</v>
+      </c>
+      <c r="E69" s="5">
+        <v>1</v>
+      </c>
+      <c r="F69" s="5">
+        <v>0</v>
+      </c>
+      <c r="G69" s="5">
+        <v>0</v>
+      </c>
+      <c r="H69" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="3">
+        <v>55</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="D70" s="5">
+        <v>1</v>
+      </c>
+      <c r="E70" s="5">
+        <v>1</v>
+      </c>
+      <c r="F70" s="5">
+        <v>0</v>
+      </c>
+      <c r="G70" s="5">
+        <v>0</v>
+      </c>
+      <c r="H70" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="3">
+        <v>55</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D71" s="5">
+        <v>1</v>
+      </c>
+      <c r="E71" s="5">
+        <v>1</v>
+      </c>
+      <c r="F71" s="5">
+        <v>0</v>
+      </c>
+      <c r="G71" s="5">
+        <v>0</v>
+      </c>
+      <c r="H71" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="3">
+        <v>55</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D72" s="5">
+        <v>1</v>
+      </c>
+      <c r="E72" s="5">
+        <v>1</v>
+      </c>
+      <c r="F72" s="5">
+        <v>0</v>
+      </c>
+      <c r="G72" s="5">
+        <v>0</v>
+      </c>
+      <c r="H72" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="3">
+        <v>55</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D73" s="5">
+        <v>1</v>
+      </c>
+      <c r="E73" s="5">
+        <v>1</v>
+      </c>
+      <c r="F73" s="5">
+        <v>0</v>
+      </c>
+      <c r="G73" s="5">
+        <v>0</v>
+      </c>
+      <c r="H73" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="3">
+        <v>55</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D74" s="5">
+        <v>1</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0</v>
+      </c>
+      <c r="G74" s="5">
+        <v>0</v>
+      </c>
+      <c r="H74" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="3">
+        <v>55</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" s="5">
+        <v>1</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1</v>
+      </c>
+      <c r="F75" s="5">
+        <v>0</v>
+      </c>
+      <c r="G75" s="5">
+        <v>0</v>
+      </c>
+      <c r="H75" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="3">
+        <v>55</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D76" s="5">
+        <v>1</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1</v>
+      </c>
+      <c r="F76" s="5">
+        <v>0</v>
+      </c>
+      <c r="G76" s="5">
+        <v>0</v>
+      </c>
+      <c r="H76" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="3">
+        <v>55</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D77" s="5">
+        <v>1</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1</v>
+      </c>
+      <c r="F77" s="5">
+        <v>0</v>
+      </c>
+      <c r="G77" s="5">
+        <v>0</v>
+      </c>
+      <c r="H77" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="3">
+        <v>55</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" s="5">
+        <v>1</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1</v>
+      </c>
+      <c r="F78" s="5">
+        <v>0</v>
+      </c>
+      <c r="G78" s="5">
+        <v>0</v>
+      </c>
+      <c r="H78" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="3">
+        <v>55</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D79" s="5">
+        <v>1</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1</v>
+      </c>
+      <c r="F79" s="5">
+        <v>0</v>
+      </c>
+      <c r="G79" s="5">
+        <v>0</v>
+      </c>
+      <c r="H79" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="3">
+        <v>55</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D80" s="5">
+        <v>1</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1</v>
+      </c>
+      <c r="F80" s="5">
+        <v>0</v>
+      </c>
+      <c r="G80" s="5">
+        <v>0</v>
+      </c>
+      <c r="H80" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="3">
+        <v>55</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="5">
+        <v>1</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1</v>
+      </c>
+      <c r="F81" s="5">
+        <v>0</v>
+      </c>
+      <c r="G81" s="5">
+        <v>0</v>
+      </c>
+      <c r="H81" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="3">
+        <v>55</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="5">
+        <v>1</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1</v>
+      </c>
+      <c r="F82" s="5">
+        <v>0</v>
+      </c>
+      <c r="G82" s="5">
+        <v>0</v>
+      </c>
+      <c r="H82" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="3">
+        <v>55</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D83" s="5">
+        <v>1</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1</v>
+      </c>
+      <c r="F83" s="5">
+        <v>0</v>
+      </c>
+      <c r="G83" s="5">
+        <v>0</v>
+      </c>
+      <c r="H83" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="3">
+        <v>55</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D84" s="5">
+        <v>1</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1</v>
+      </c>
+      <c r="F84" s="5">
+        <v>0</v>
+      </c>
+      <c r="G84" s="5">
+        <v>0</v>
+      </c>
+      <c r="H84" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="3">
+        <v>55</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" s="5">
+        <v>1</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1</v>
+      </c>
+      <c r="F85" s="5">
+        <v>0</v>
+      </c>
+      <c r="G85" s="5">
+        <v>0</v>
+      </c>
+      <c r="H85" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="3">
+        <v>55</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="5">
+        <v>1</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1</v>
+      </c>
+      <c r="F86" s="5">
+        <v>0</v>
+      </c>
+      <c r="G86" s="5">
+        <v>0</v>
+      </c>
+      <c r="H86" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="3">
+        <v>55</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" s="5">
+        <v>1</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1</v>
+      </c>
+      <c r="F87" s="5">
+        <v>0</v>
+      </c>
+      <c r="G87" s="5">
+        <v>0</v>
+      </c>
+      <c r="H87" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="3">
+        <v>55</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D88" s="5">
+        <v>1</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1</v>
+      </c>
+      <c r="F88" s="5">
+        <v>0</v>
+      </c>
+      <c r="G88" s="5">
+        <v>0</v>
+      </c>
+      <c r="H88" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="3">
+        <v>55</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89" s="5">
+        <v>1</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1</v>
+      </c>
+      <c r="F89" s="5">
+        <v>0</v>
+      </c>
+      <c r="G89" s="5">
+        <v>0</v>
+      </c>
+      <c r="H89" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="3">
+        <v>55</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D90" s="5">
+        <v>1</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1</v>
+      </c>
+      <c r="F90" s="5">
+        <v>0</v>
+      </c>
+      <c r="G90" s="5">
+        <v>0</v>
+      </c>
+      <c r="H90" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H30"/>
+      <selection activeCell="A5" sqref="A5:H56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>76</v>
+        <v>131</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="G6" s="5">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="H6" s="6">
-        <v>30</v>
+        <v>157</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F7" s="5">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G7" s="5">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="H7" s="6">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D8" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E8" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F8" s="5">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G8" s="5">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="H8" s="6">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="D9" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E9" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F9" s="5">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G9" s="5">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H9" s="6">
-        <v>17</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="D10" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F10" s="5">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G10" s="5">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H10" s="6">
-        <v>12</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D11" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E11" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F11" s="5">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G11" s="5">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="H11" s="6">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>84</v>
+        <v>139</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D12" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F12" s="5">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="G12" s="5">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="H12" s="6">
-        <v>8</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>85</v>
+        <v>140</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="D13" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E13" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F13" s="5">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="G13" s="5">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F14" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="G14" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6">
-        <v>5</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D15" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E15" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F15" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G15" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="H15" s="6">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="D16" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F16" s="5">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G16" s="5">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="H16" s="6">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>46</v>
+        <v>140</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D17" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E17" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F17" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G17" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="H17" s="6">
-        <v>3</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>91</v>
+        <v>145</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D18" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F18" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="H18" s="6">
-        <v>3</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D19" s="5">
         <v>2</v>
       </c>
       <c r="E19" s="5">
         <v>2</v>
       </c>
       <c r="F19" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G19" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H19" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D20" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E20" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F20" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G20" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H20" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="D21" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E21" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F21" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H21" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G22" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H22" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>50</v>
+        <v>148</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G23" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H23" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="D24" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E24" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F24" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G24" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H24" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D25" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E25" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F25" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G25" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H25" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>56</v>
+        <v>151</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G26" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H26" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G27" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H27" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G28" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H28" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G29" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H29" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G30" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H30" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="3">
+        <v>26</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="5">
+        <v>4</v>
+      </c>
+      <c r="E31" s="5">
+        <v>4</v>
+      </c>
+      <c r="F31" s="5">
+        <v>1</v>
+      </c>
+      <c r="G31" s="5">
+        <v>1</v>
+      </c>
+      <c r="H31" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="3">
+        <v>26</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1</v>
+      </c>
+      <c r="F32" s="5">
+        <v>4</v>
+      </c>
+      <c r="G32" s="5">
+        <v>4</v>
+      </c>
+      <c r="H32" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3">
+        <v>26</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5">
+        <v>4</v>
+      </c>
+      <c r="G33" s="5">
+        <v>4</v>
+      </c>
+      <c r="H33" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3">
+        <v>26</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>4</v>
+      </c>
+      <c r="G34" s="5">
+        <v>4</v>
+      </c>
+      <c r="H34" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="3">
+        <v>26</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>4</v>
+      </c>
+      <c r="G35" s="5">
+        <v>4</v>
+      </c>
+      <c r="H35" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1</v>
+      </c>
+      <c r="F36" s="5">
+        <v>3</v>
+      </c>
+      <c r="G36" s="5">
+        <v>3</v>
+      </c>
+      <c r="H36" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="3">
+        <v>31</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5">
+        <v>3</v>
+      </c>
+      <c r="G37" s="5">
+        <v>3</v>
+      </c>
+      <c r="H37" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="3">
+        <v>31</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>3</v>
+      </c>
+      <c r="G38" s="5">
+        <v>3</v>
+      </c>
+      <c r="H38" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="3">
+        <v>31</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1</v>
+      </c>
+      <c r="F39" s="5">
+        <v>3</v>
+      </c>
+      <c r="G39" s="5">
+        <v>3</v>
+      </c>
+      <c r="H39" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" s="5">
+        <v>3</v>
+      </c>
+      <c r="E40" s="5">
+        <v>3</v>
+      </c>
+      <c r="F40" s="5">
+        <v>0</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0</v>
+      </c>
+      <c r="H40" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="3">
+        <v>35</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="5">
+        <v>2</v>
+      </c>
+      <c r="E41" s="5">
+        <v>2</v>
+      </c>
+      <c r="F41" s="5">
+        <v>1</v>
+      </c>
+      <c r="G41" s="5">
+        <v>1</v>
+      </c>
+      <c r="H41" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="3">
+        <v>35</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42" s="5">
+        <v>1</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2</v>
+      </c>
+      <c r="H42" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="3">
+        <v>35</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="5">
+        <v>1</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2</v>
+      </c>
+      <c r="G43" s="5">
+        <v>2</v>
+      </c>
+      <c r="H43" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="3">
+        <v>39</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" s="5">
+        <v>2</v>
+      </c>
+      <c r="E44" s="5">
+        <v>2</v>
+      </c>
+      <c r="F44" s="5">
+        <v>0</v>
+      </c>
+      <c r="G44" s="5">
+        <v>0</v>
+      </c>
+      <c r="H44" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="3">
+        <v>39</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="5">
+        <v>2</v>
+      </c>
+      <c r="E45" s="5">
+        <v>2</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="3">
+        <v>39</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="5">
+        <v>2</v>
+      </c>
+      <c r="E46" s="5">
+        <v>2</v>
+      </c>
+      <c r="F46" s="5">
+        <v>0</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0</v>
+      </c>
+      <c r="H46" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="3">
+        <v>39</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1</v>
+      </c>
+      <c r="G47" s="5">
+        <v>1</v>
+      </c>
+      <c r="H47" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="3">
+        <v>43</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="5">
+        <v>1</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1</v>
+      </c>
+      <c r="F48" s="5">
+        <v>0</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0</v>
+      </c>
+      <c r="H48" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="3">
+        <v>43</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="5">
+        <v>1</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1</v>
+      </c>
+      <c r="F49" s="5">
+        <v>0</v>
+      </c>
+      <c r="G49" s="5">
+        <v>0</v>
+      </c>
+      <c r="H49" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="3">
+        <v>43</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="5">
+        <v>1</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1</v>
+      </c>
+      <c r="F50" s="5">
+        <v>0</v>
+      </c>
+      <c r="G50" s="5">
+        <v>0</v>
+      </c>
+      <c r="H50" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="3">
+        <v>43</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="D51" s="5">
+        <v>1</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1</v>
+      </c>
+      <c r="F51" s="5">
+        <v>0</v>
+      </c>
+      <c r="G51" s="5">
+        <v>0</v>
+      </c>
+      <c r="H51" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="3">
+        <v>43</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="5">
+        <v>1</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="5">
+        <v>0</v>
+      </c>
+      <c r="G52" s="5">
+        <v>0</v>
+      </c>
+      <c r="H52" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="3">
+        <v>43</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1</v>
+      </c>
+      <c r="F53" s="5">
+        <v>0</v>
+      </c>
+      <c r="G53" s="5">
+        <v>0</v>
+      </c>
+      <c r="H53" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="3">
+        <v>43</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D54" s="5">
+        <v>1</v>
+      </c>
+      <c r="E54" s="5">
+        <v>1</v>
+      </c>
+      <c r="F54" s="5">
+        <v>0</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0</v>
+      </c>
+      <c r="H54" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="3">
+        <v>43</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" s="5">
+        <v>1</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1</v>
+      </c>
+      <c r="F55" s="5">
+        <v>0</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0</v>
+      </c>
+      <c r="H55" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="3">
+        <v>43</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="5">
+        <v>1</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1</v>
+      </c>
+      <c r="F56" s="5">
+        <v>0</v>
+      </c>
+      <c r="G56" s="5">
+        <v>0</v>
+      </c>
+      <c r="H56" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H25"/>
+      <selection activeCell="A5" sqref="A5:H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="G6" s="5">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="H6" s="6">
-        <v>25</v>
+        <v>162</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="G7" s="5">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="H7" s="6">
-        <v>20</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>104</v>
+        <v>185</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F8" s="5">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="G8" s="5">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H8" s="6">
-        <v>15</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>105</v>
+        <v>186</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F9" s="5">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G9" s="5">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="H9" s="6">
-        <v>12</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="D10" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F10" s="5">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G10" s="5">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="H10" s="6">
-        <v>10</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D11" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F11" s="5">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="G11" s="5">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>110</v>
+        <v>190</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F12" s="5">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="G12" s="5">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="H12" s="6">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>112</v>
+        <v>191</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="D13" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E13" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F13" s="5">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="G13" s="5">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>12</v>
+        <v>193</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F14" s="5">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="G14" s="5">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="H14" s="6">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="D15" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E15" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F15" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G15" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="H15" s="6">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>116</v>
+        <v>194</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>64</v>
+        <v>195</v>
       </c>
       <c r="D16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F16" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="G16" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="H16" s="6">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="D17" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E17" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F17" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G17" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H17" s="6">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>118</v>
+        <v>197</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="D18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F18" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G18" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="H18" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G19" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="H19" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
+        <v>14</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1</v>
+      </c>
+      <c r="F20" s="5">
+        <v>14</v>
+      </c>
+      <c r="G20" s="5">
+        <v>14</v>
+      </c>
+      <c r="H20" s="6">
         <v>15</v>
-      </c>
-[...19 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>121</v>
+        <v>200</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H21" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>123</v>
+        <v>201</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>79</v>
+        <v>202</v>
       </c>
       <c r="D22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F22" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G22" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H22" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>124</v>
+        <v>203</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G23" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H23" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>125</v>
+        <v>204</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G24" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H24" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G25" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H25" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="3">
+        <v>21</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1</v>
+      </c>
+      <c r="F26" s="5">
+        <v>6</v>
+      </c>
+      <c r="G26" s="5">
+        <v>6</v>
+      </c>
+      <c r="H26" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3">
+        <v>21</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6</v>
+      </c>
+      <c r="G27" s="5">
+        <v>6</v>
+      </c>
+      <c r="H27" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="3">
+        <v>23</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1</v>
+      </c>
+      <c r="F28" s="5">
+        <v>5</v>
+      </c>
+      <c r="G28" s="5">
+        <v>5</v>
+      </c>
+      <c r="H28" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="3">
+        <v>23</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5</v>
+      </c>
+      <c r="G29" s="5">
+        <v>5</v>
+      </c>
+      <c r="H29" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>4</v>
+      </c>
+      <c r="G30" s="5">
+        <v>4</v>
+      </c>
+      <c r="H30" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="3">
+        <v>25</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1</v>
+      </c>
+      <c r="F31" s="5">
+        <v>4</v>
+      </c>
+      <c r="G31" s="5">
+        <v>4</v>
+      </c>
+      <c r="H31" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="3">
+        <v>27</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1</v>
+      </c>
+      <c r="F32" s="5">
+        <v>2</v>
+      </c>
+      <c r="G32" s="5">
+        <v>2</v>
+      </c>
+      <c r="H32" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1</v>
+      </c>
+      <c r="G33" s="5">
+        <v>1</v>
+      </c>
+      <c r="H33" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>0</v>
+      </c>
+      <c r="G34" s="5">
+        <v>0</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="3">
+        <v>29</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
+        <v>0</v>
+      </c>
+      <c r="H35" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="3">
+        <v>29</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1</v>
+      </c>
+      <c r="F36" s="5">
+        <v>0</v>
+      </c>
+      <c r="G36" s="5">
+        <v>0</v>
+      </c>
+      <c r="H36" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="3">
+        <v>29</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0</v>
+      </c>
+      <c r="H37" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="3">
+        <v>29</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>0</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0</v>
+      </c>
+      <c r="H38" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H14"/>
+      <selection activeCell="A5" sqref="A5:H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>221</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>129</v>
+        <v>222</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>130</v>
+        <v>223</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="G6" s="5">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="H6" s="6">
-        <v>30</v>
+        <v>148</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F7" s="5">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="G7" s="5">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="H7" s="6">
-        <v>15</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>132</v>
+        <v>224</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F8" s="5">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="G8" s="5">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="H8" s="6">
-        <v>12</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>134</v>
+        <v>225</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>33</v>
+        <v>226</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F9" s="5">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="G9" s="5">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="H9" s="6">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="D10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="5">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="G10" s="5">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="H10" s="6">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>136</v>
+        <v>228</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="D11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F11" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G11" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H11" s="6">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>137</v>
+        <v>229</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>131</v>
+        <v>230</v>
       </c>
       <c r="D12" s="5">
         <v>1</v>
       </c>
       <c r="E12" s="5">
         <v>1</v>
       </c>
       <c r="F12" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G12" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="H12" s="6">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>138</v>
+        <v>231</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G13" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="H13" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>139</v>
+        <v>232</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D14" s="5">
         <v>1</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="5">
+        <v>11</v>
+      </c>
+      <c r="G14" s="5">
+        <v>11</v>
+      </c>
+      <c r="H14" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="3">
+        <v>10</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5">
+        <v>7</v>
+      </c>
+      <c r="G15" s="5">
+        <v>7</v>
+      </c>
+      <c r="H15" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="3">
+        <v>10</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D16" s="5">
+        <v>1</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7</v>
+      </c>
+      <c r="G16" s="5">
+        <v>7</v>
+      </c>
+      <c r="H16" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="3">
+        <v>12</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1</v>
+      </c>
+      <c r="F17" s="5">
+        <v>6</v>
+      </c>
+      <c r="G17" s="5">
+        <v>6</v>
+      </c>
+      <c r="H17" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="3">
+        <v>13</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4</v>
+      </c>
+      <c r="G18" s="5">
+        <v>4</v>
+      </c>
+      <c r="H18" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="3">
+        <v>14</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1</v>
+      </c>
+      <c r="F19" s="5">
         <v>3</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G19" s="5">
         <v>3</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H19" s="6">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H10"/>
+      <selection activeCell="A5" sqref="A5:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>238</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>141</v>
+        <v>100</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>101</v>
+        <v>182</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="G6" s="5">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="H6" s="6">
-        <v>30</v>
+        <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>142</v>
+        <v>239</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>79</v>
+        <v>137</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F7" s="5">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="G7" s="5">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="H7" s="6">
-        <v>22</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F8" s="5">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="G8" s="5">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="H8" s="6">
-        <v>18</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>52</v>
+        <v>240</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="G9" s="5">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="H9" s="6">
-        <v>12</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>22</v>
+        <v>241</v>
       </c>
       <c r="D10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F10" s="5">
+        <v>43</v>
+      </c>
+      <c r="G10" s="5">
+        <v>43</v>
+      </c>
+      <c r="H10" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="3">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1</v>
+      </c>
+      <c r="F11" s="5">
+        <v>14</v>
+      </c>
+      <c r="G11" s="5">
+        <v>14</v>
+      </c>
+      <c r="H11" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="3">
         <v>7</v>
       </c>
-      <c r="G10" s="5">
+      <c r="B12" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1</v>
+      </c>
+      <c r="F12" s="5">
+        <v>11</v>
+      </c>
+      <c r="G12" s="5">
+        <v>11</v>
+      </c>
+      <c r="H12" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="3">
+        <v>8</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="5">
+        <v>1</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1</v>
+      </c>
+      <c r="F13" s="5">
         <v>7</v>
       </c>
-      <c r="H10" s="6">
+      <c r="G13" s="5">
+        <v>7</v>
+      </c>
+      <c r="H13" s="6">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H22"/>
+      <selection activeCell="A5" sqref="A5:H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>246</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>146</v>
+        <v>247</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>147</v>
+        <v>248</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="G6" s="5">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="H6" s="6">
-        <v>30</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>148</v>
+        <v>249</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>147</v>
+        <v>250</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="G7" s="5">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="H7" s="6">
-        <v>22</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>149</v>
+        <v>251</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>150</v>
+        <v>252</v>
       </c>
       <c r="D8" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E8" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F8" s="5">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G8" s="5">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="H8" s="6">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>151</v>
+        <v>253</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>152</v>
+        <v>248</v>
       </c>
       <c r="D9" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E9" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F9" s="5">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G9" s="5">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="H9" s="6">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>153</v>
+        <v>254</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>154</v>
+        <v>255</v>
       </c>
       <c r="D10" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F10" s="5">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="G10" s="5">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>155</v>
+        <v>256</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>156</v>
+        <v>257</v>
       </c>
       <c r="D11" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E11" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F11" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="G11" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="H11" s="6">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>157</v>
+        <v>258</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>158</v>
+        <v>259</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G12" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H12" s="6">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>160</v>
+        <v>261</v>
       </c>
       <c r="D13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G13" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H13" s="6">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>161</v>
+        <v>262</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>162</v>
+        <v>263</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F14" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G14" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="H14" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>163</v>
+        <v>264</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>156</v>
+        <v>265</v>
       </c>
       <c r="D15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F15" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G15" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="H15" s="6">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>164</v>
+        <v>266</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>165</v>
+        <v>267</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G16" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H16" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>166</v>
+        <v>268</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>167</v>
+        <v>269</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G17" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H17" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>168</v>
+        <v>270</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>169</v>
+        <v>271</v>
       </c>
       <c r="D18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F18" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G18" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H18" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>170</v>
+        <v>272</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G19" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H19" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>172</v>
+        <v>266</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>173</v>
+        <v>269</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G20" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H20" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>174</v>
+        <v>274</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>175</v>
+        <v>275</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H21" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>176</v>
+        <v>276</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>177</v>
+        <v>277</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G22" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H22" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="3">
+        <v>17</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1</v>
+      </c>
+      <c r="F23" s="5">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5">
+        <v>9</v>
+      </c>
+      <c r="H23" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="3">
+        <v>17</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D24" s="5">
+        <v>1</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1</v>
+      </c>
+      <c r="F24" s="5">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5">
+        <v>9</v>
+      </c>
+      <c r="H24" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="3">
+        <v>17</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D25" s="5">
+        <v>1</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1</v>
+      </c>
+      <c r="F25" s="5">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5">
+        <v>9</v>
+      </c>
+      <c r="H25" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="3">
+        <v>17</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1</v>
+      </c>
+      <c r="F26" s="5">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5">
+        <v>9</v>
+      </c>
+      <c r="H26" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3">
+        <v>22</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>7</v>
+      </c>
+      <c r="G27" s="5">
+        <v>7</v>
+      </c>
+      <c r="H27" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="3">
+        <v>22</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1</v>
+      </c>
+      <c r="F28" s="5">
+        <v>7</v>
+      </c>
+      <c r="G28" s="5">
+        <v>7</v>
+      </c>
+      <c r="H28" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="3">
+        <v>22</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1</v>
+      </c>
+      <c r="F29" s="5">
+        <v>7</v>
+      </c>
+      <c r="G29" s="5">
+        <v>7</v>
+      </c>
+      <c r="H29" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="D30" s="5">
+        <v>2</v>
+      </c>
+      <c r="E30" s="5">
+        <v>2</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5</v>
+      </c>
+      <c r="G30" s="5">
+        <v>5</v>
+      </c>
+      <c r="H30" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="3">
+        <v>25</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1</v>
+      </c>
+      <c r="F31" s="5">
+        <v>6</v>
+      </c>
+      <c r="G31" s="5">
+        <v>6</v>
+      </c>
+      <c r="H31" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="3">
+        <v>25</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1</v>
+      </c>
+      <c r="F32" s="5">
+        <v>6</v>
+      </c>
+      <c r="G32" s="5">
+        <v>6</v>
+      </c>
+      <c r="H32" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3">
+        <v>25</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5">
+        <v>6</v>
+      </c>
+      <c r="G33" s="5">
+        <v>6</v>
+      </c>
+      <c r="H33" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>5</v>
+      </c>
+      <c r="G34" s="5">
+        <v>5</v>
+      </c>
+      <c r="H34" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="3">
+        <v>29</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>5</v>
+      </c>
+      <c r="G35" s="5">
+        <v>5</v>
+      </c>
+      <c r="H35" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2</v>
+      </c>
+      <c r="E36" s="5">
+        <v>2</v>
+      </c>
+      <c r="F36" s="5">
+        <v>3</v>
+      </c>
+      <c r="G36" s="5">
+        <v>3</v>
+      </c>
+      <c r="H36" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="3">
+        <v>31</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5">
+        <v>4</v>
+      </c>
+      <c r="G37" s="5">
+        <v>4</v>
+      </c>
+      <c r="H37" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="3">
+        <v>31</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>4</v>
+      </c>
+      <c r="G38" s="5">
+        <v>4</v>
+      </c>
+      <c r="H38" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="3">
+        <v>31</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1</v>
+      </c>
+      <c r="F39" s="5">
+        <v>4</v>
+      </c>
+      <c r="G39" s="5">
+        <v>4</v>
+      </c>
+      <c r="H39" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D40" s="5">
+        <v>1</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1</v>
+      </c>
+      <c r="F40" s="5">
+        <v>3</v>
+      </c>
+      <c r="G40" s="5">
+        <v>3</v>
+      </c>
+      <c r="H40" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="3">
+        <v>35</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D41" s="5">
+        <v>1</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1</v>
+      </c>
+      <c r="F41" s="5">
+        <v>3</v>
+      </c>
+      <c r="G41" s="5">
+        <v>3</v>
+      </c>
+      <c r="H41" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="3">
+        <v>37</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="D42" s="5">
+        <v>1</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2</v>
+      </c>
+      <c r="H42" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="3">
+        <v>37</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D43" s="5">
+        <v>1</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2</v>
+      </c>
+      <c r="G43" s="5">
+        <v>2</v>
+      </c>
+      <c r="H43" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="3">
+        <v>39</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D44" s="5">
+        <v>1</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1</v>
+      </c>
+      <c r="F44" s="5">
+        <v>1</v>
+      </c>
+      <c r="G44" s="5">
+        <v>1</v>
+      </c>
+      <c r="H44" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="3">
+        <v>40</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="3">
+        <v>40</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D46" s="5">
+        <v>1</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1</v>
+      </c>
+      <c r="F46" s="5">
+        <v>0</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0</v>
+      </c>
+      <c r="H46" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="3">
+        <v>40</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0</v>
+      </c>
+      <c r="G47" s="5">
+        <v>0</v>
+      </c>
+      <c r="H47" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="3">
+        <v>40</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D48" s="5">
+        <v>1</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1</v>
+      </c>
+      <c r="F48" s="5">
+        <v>0</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0</v>
+      </c>
+      <c r="H48" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H18"/>
+      <selection activeCell="A5" sqref="A5:H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>179</v>
+        <v>320</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>180</v>
+        <v>321</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F6" s="5">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="G6" s="5">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="H6" s="6">
-        <v>27</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>181</v>
+        <v>322</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>182</v>
+        <v>263</v>
       </c>
       <c r="D7" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F7" s="5">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G7" s="5">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="H7" s="6">
-        <v>20</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>183</v>
+        <v>323</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>184</v>
+        <v>324</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F8" s="5">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G8" s="5">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H8" s="6">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>185</v>
+        <v>325</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>162</v>
+        <v>277</v>
       </c>
       <c r="D9" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E9" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F9" s="5">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G9" s="5">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="H9" s="6">
-        <v>12</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>186</v>
+        <v>326</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>187</v>
+        <v>302</v>
       </c>
       <c r="D10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F10" s="5">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="G10" s="5">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="H10" s="6">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>188</v>
+        <v>327</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>189</v>
+        <v>328</v>
       </c>
       <c r="D11" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F11" s="5">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="G11" s="5">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="H11" s="6">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>190</v>
+        <v>329</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="D12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F12" s="5">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="G12" s="5">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>192</v>
+        <v>330</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>152</v>
+        <v>300</v>
       </c>
       <c r="D13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G13" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H13" s="6">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>193</v>
+        <v>331</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F14" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G14" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H14" s="6">
-        <v>6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>195</v>
+        <v>333</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>180</v>
+        <v>334</v>
       </c>
       <c r="D15" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F15" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G15" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="H15" s="6">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>166</v>
+        <v>335</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>196</v>
+        <v>336</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G16" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H16" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>197</v>
+        <v>337</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>198</v>
+        <v>273</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G17" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H17" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>199</v>
+        <v>338</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>147</v>
+        <v>269</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G18" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H18" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="3">
+        <v>11</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1</v>
+      </c>
+      <c r="F19" s="5">
+        <v>14</v>
+      </c>
+      <c r="G19" s="5">
+        <v>14</v>
+      </c>
+      <c r="H19" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="3">
+        <v>15</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1</v>
+      </c>
+      <c r="F20" s="5">
+        <v>11</v>
+      </c>
+      <c r="G20" s="5">
+        <v>11</v>
+      </c>
+      <c r="H20" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="3">
+        <v>16</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2</v>
+      </c>
+      <c r="E21" s="5">
+        <v>2</v>
+      </c>
+      <c r="F21" s="5">
+        <v>9</v>
+      </c>
+      <c r="G21" s="5">
+        <v>9</v>
+      </c>
+      <c r="H21" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="3">
+        <v>17</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2</v>
+      </c>
+      <c r="F22" s="5">
+        <v>8</v>
+      </c>
+      <c r="G22" s="5">
+        <v>8</v>
+      </c>
+      <c r="H22" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="3">
+        <v>17</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="D23" s="5">
+        <v>2</v>
+      </c>
+      <c r="E23" s="5">
+        <v>2</v>
+      </c>
+      <c r="F23" s="5">
+        <v>8</v>
+      </c>
+      <c r="G23" s="5">
+        <v>8</v>
+      </c>
+      <c r="H23" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="3">
+        <v>17</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D24" s="5">
+        <v>1</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1</v>
+      </c>
+      <c r="F24" s="5">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5">
+        <v>9</v>
+      </c>
+      <c r="H24" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="3">
+        <v>17</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="D25" s="5">
+        <v>1</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1</v>
+      </c>
+      <c r="F25" s="5">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5">
+        <v>9</v>
+      </c>
+      <c r="H25" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="3">
+        <v>17</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1</v>
+      </c>
+      <c r="F26" s="5">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5">
+        <v>9</v>
+      </c>
+      <c r="H26" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3">
+        <v>22</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6</v>
+      </c>
+      <c r="G27" s="5">
+        <v>6</v>
+      </c>
+      <c r="H27" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="3">
+        <v>22</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1</v>
+      </c>
+      <c r="F28" s="5">
+        <v>6</v>
+      </c>
+      <c r="G28" s="5">
+        <v>6</v>
+      </c>
+      <c r="H28" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="3">
+        <v>22</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1</v>
+      </c>
+      <c r="F29" s="5">
+        <v>6</v>
+      </c>
+      <c r="G29" s="5">
+        <v>6</v>
+      </c>
+      <c r="H29" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5</v>
+      </c>
+      <c r="G30" s="5">
+        <v>5</v>
+      </c>
+      <c r="H30" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="3">
+        <v>25</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1</v>
+      </c>
+      <c r="F31" s="5">
+        <v>5</v>
+      </c>
+      <c r="G31" s="5">
+        <v>5</v>
+      </c>
+      <c r="H31" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="3">
+        <v>25</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1</v>
+      </c>
+      <c r="F32" s="5">
+        <v>5</v>
+      </c>
+      <c r="G32" s="5">
+        <v>5</v>
+      </c>
+      <c r="H32" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5">
+        <v>3</v>
+      </c>
+      <c r="G33" s="5">
+        <v>3</v>
+      </c>
+      <c r="H33" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>1</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1</v>
+      </c>
+      <c r="H34" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="3">
+        <v>30</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
+        <v>0</v>
+      </c>
+      <c r="H35" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="3">
+        <v>30</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1</v>
+      </c>
+      <c r="F36" s="5">
+        <v>0</v>
+      </c>
+      <c r="G36" s="5">
+        <v>0</v>
+      </c>
+      <c r="H36" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="3">
+        <v>30</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0</v>
+      </c>
+      <c r="H37" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="3">
+        <v>30</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>0</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0</v>
+      </c>
+      <c r="H38" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="3">
+        <v>30</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1</v>
+      </c>
+      <c r="F39" s="5">
+        <v>0</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0</v>
+      </c>
+      <c r="H39" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3">
+        <v>30</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="D40" s="5">
+        <v>1</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1</v>
+      </c>
+      <c r="F40" s="5">
+        <v>0</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0</v>
+      </c>
+      <c r="H40" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H21"/>
+      <selection activeCell="A5" sqref="A5:H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>367</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>201</v>
+        <v>368</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>202</v>
+        <v>369</v>
       </c>
       <c r="D6" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E6" s="5">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="G6" s="5">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="H6" s="6">
-        <v>25</v>
+        <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>203</v>
+        <v>370</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>204</v>
+        <v>371</v>
       </c>
       <c r="D7" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="G7" s="5">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="H7" s="6">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>205</v>
+        <v>372</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>162</v>
+        <v>302</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F8" s="5">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="G8" s="5">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="H8" s="6">
-        <v>12</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>148</v>
+        <v>373</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>147</v>
+        <v>248</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="G9" s="5">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="H9" s="6">
-        <v>12</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>206</v>
+        <v>374</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>147</v>
+        <v>375</v>
       </c>
       <c r="D10" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F10" s="5">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="G10" s="5">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6">
-        <v>11</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>207</v>
+        <v>376</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>208</v>
+        <v>285</v>
       </c>
       <c r="D11" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F11" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="G11" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="H11" s="6">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>209</v>
+        <v>377</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="D12" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F12" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G12" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H12" s="6">
-        <v>7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>211</v>
+        <v>378</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>147</v>
+        <v>379</v>
       </c>
       <c r="D13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G13" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H13" s="6">
-        <v>6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>180</v>
+        <v>248</v>
       </c>
       <c r="D14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F14" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="G14" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="H14" s="6">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>213</v>
+        <v>380</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>214</v>
+        <v>381</v>
       </c>
       <c r="D15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F15" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G15" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="H15" s="6">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>147</v>
+        <v>383</v>
       </c>
       <c r="D16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F16" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G16" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="H16" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>216</v>
+        <v>384</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>194</v>
+        <v>279</v>
       </c>
       <c r="D17" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E17" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F17" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G17" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="H17" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>217</v>
+        <v>385</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G18" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H18" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>219</v>
+        <v>386</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>220</v>
+        <v>321</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G19" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H19" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G20" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H20" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>222</v>
+        <v>389</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>223</v>
+        <v>290</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H21" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="3">
+        <v>17</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2</v>
+      </c>
+      <c r="F22" s="5">
+        <v>9</v>
+      </c>
+      <c r="G22" s="5">
+        <v>9</v>
+      </c>
+      <c r="H22" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="3">
+        <v>17</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D23" s="5">
+        <v>2</v>
+      </c>
+      <c r="E23" s="5">
+        <v>2</v>
+      </c>
+      <c r="F23" s="5">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5">
+        <v>9</v>
+      </c>
+      <c r="H23" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="3">
+        <v>19</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="D24" s="5">
+        <v>1</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1</v>
+      </c>
+      <c r="F24" s="5">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5">
+        <v>9</v>
+      </c>
+      <c r="H24" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="3">
+        <v>20</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="D25" s="5">
+        <v>2</v>
+      </c>
+      <c r="E25" s="5">
+        <v>2</v>
+      </c>
+      <c r="F25" s="5">
+        <v>7</v>
+      </c>
+      <c r="G25" s="5">
+        <v>7</v>
+      </c>
+      <c r="H25" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="3">
+        <v>21</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1</v>
+      </c>
+      <c r="F26" s="5">
+        <v>6</v>
+      </c>
+      <c r="G26" s="5">
+        <v>6</v>
+      </c>
+      <c r="H26" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3">
+        <v>21</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6</v>
+      </c>
+      <c r="G27" s="5">
+        <v>6</v>
+      </c>
+      <c r="H27" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="3">
+        <v>21</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1</v>
+      </c>
+      <c r="F28" s="5">
+        <v>6</v>
+      </c>
+      <c r="G28" s="5">
+        <v>6</v>
+      </c>
+      <c r="H28" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="3">
+        <v>24</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5</v>
+      </c>
+      <c r="G29" s="5">
+        <v>5</v>
+      </c>
+      <c r="H29" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="3">
+        <v>24</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5</v>
+      </c>
+      <c r="G30" s="5">
+        <v>5</v>
+      </c>
+      <c r="H30" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="3">
+        <v>26</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D31" s="5">
+        <v>3</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2</v>
+      </c>
+      <c r="G31" s="5">
+        <v>2</v>
+      </c>
+      <c r="H31" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="3">
+        <v>26</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1</v>
+      </c>
+      <c r="F32" s="5">
+        <v>4</v>
+      </c>
+      <c r="G32" s="5">
+        <v>4</v>
+      </c>
+      <c r="H32" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1</v>
+      </c>
+      <c r="F33" s="5">
+        <v>3</v>
+      </c>
+      <c r="G33" s="5">
+        <v>3</v>
+      </c>
+      <c r="H33" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3">
+        <v>28</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>3</v>
+      </c>
+      <c r="G34" s="5">
+        <v>3</v>
+      </c>
+      <c r="H34" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="3">
+        <v>30</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>2</v>
+      </c>
+      <c r="G35" s="5">
+        <v>2</v>
+      </c>
+      <c r="H35" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="3">
+        <v>30</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2</v>
+      </c>
+      <c r="G36" s="5">
+        <v>2</v>
+      </c>
+      <c r="H36" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="3">
+        <v>32</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0</v>
+      </c>
+      <c r="H37" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="3">
+        <v>32</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>0</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0</v>
+      </c>
+      <c r="H38" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>